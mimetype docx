--- v0 (2026-09-17)
+++ v1 (2026-11-02)
@@ -2083,116 +2083,205 @@
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
+              <w:t xml:space="preserve">28 ก.ย. 2569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5205" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ประชุมฝ่ายกิจกรรมนักเรียน  เพื่อวางแผนการจัดการแข่งขัน</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">กีฬากลุ่มโรงเรียนพิมาย  ระหว่างวันที่ 5 - 9 ตุลาคม 2569</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">ณ  โรงเรียนอนุบาลปรางค์กู่</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1542" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2120" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
               <w:t xml:space="preserve">30 ก.ย.-2 ต.ค. 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
-              <w:t xml:space="preserve">สอบกลางปี</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">24</w:t>
+              <w:t xml:space="preserve">สอบกลางปี  ประจำปีการศึกษา 2569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1542" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="th-TH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">5-9 ต.ค. 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2233,51 +2322,51 @@
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
-              <w:t xml:space="preserve">25</w:t>
+              <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2120" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH Sarabun New" w:hAnsi="TH Sarabun New" w:cs="TH Sarabun New"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:bidi="th-TH"/>
               </w:rPr>
               <w:t xml:space="preserve">11 ต.ค. 2569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>